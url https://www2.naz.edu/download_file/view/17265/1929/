--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E0428A4" w14:textId="10D719BC" w:rsidR="00C51510" w:rsidRPr="00C51510" w:rsidRDefault="00450CF1" w:rsidP="00C51510">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DDD0D44" wp14:editId="44529BFB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1981200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-619125</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1962150" cy="714375"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
@@ -328,68 +328,74 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Pre-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04859CBD" w14:textId="77777777" w:rsidR="00343793" w:rsidRDefault="00343793" w:rsidP="00811DB6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14DAA3E7" w14:textId="77777777" w:rsidR="00343793" w:rsidRDefault="00343793" w:rsidP="00811DB6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E8AA20" w14:textId="1DA8E3AA" w:rsidR="00811DB6" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
+    <w:p w14:paraId="69E8AA20" w14:textId="6A219446" w:rsidR="00811DB6" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">Chiropractic articulation program at </w:t>
       </w:r>
       <w:r w:rsidR="00E37527">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>Nazareth College</w:t>
+        <w:t xml:space="preserve">Nazareth </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>University</w:t>
       </w:r>
       <w:r w:rsidR="00E8495B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>, in the ________________________ degree program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0580FDBC" w14:textId="77777777" w:rsidR="00E8495B" w:rsidRPr="00450CF1" w:rsidRDefault="00E8495B" w:rsidP="00811DB6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DD387C3" w14:textId="3A5A4611" w:rsidR="00811DB6" w:rsidRPr="00450CF1" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
@@ -397,65 +403,51 @@
         </w:rPr>
         <w:t xml:space="preserve">I understand that this is the first step to become a participant in the Pre-Chiropractic articulation program, and that this does not obligate me in any way to apply for admission to </w:t>
       </w:r>
       <w:r w:rsidR="003B7977">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Northeast College of Health Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>. I understand that if I complete the articulation program with the required course</w:t>
       </w:r>
       <w:r w:rsidR="00450CF1" w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and cumulative GPA, along with all other admissions requirements, I will qualify for assured admission to N</w:t>
+        <w:t xml:space="preserve"> grades and cumulative GPA, along with all other admissions requirements, I will qualify for assured admission to N</w:t>
       </w:r>
       <w:r w:rsidR="00C51510">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>ortheast</w:t>
       </w:r>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> if I choose to </w:t>
       </w:r>
       <w:r w:rsidR="00450CF1" w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>attend</w:t>
       </w:r>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -1347,184 +1339,209 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0592BEBB" w14:textId="77777777" w:rsidR="00343793" w:rsidRDefault="00343793" w:rsidP="00811DB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7BC1FE" w14:textId="77777777" w:rsidR="00450CF1" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450CF1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">Send this letter to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CDF92C" w14:textId="16B4FFB9" w:rsidR="002A3ED7" w:rsidRPr="00450CF1" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w14:paraId="69CDF92C" w14:textId="33987428" w:rsidR="002A3ED7" w:rsidRPr="002B1840" w:rsidRDefault="00811DB6" w:rsidP="00811DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OFFICE OF ADMISSIONS, N</w:t>
       </w:r>
-      <w:r w:rsidR="00C51510">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidR="00C51510" w:rsidRPr="002B1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORTHEAST COLLEGE OF HEALTH SCIENCES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidR="002B1840" w:rsidRPr="002B1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2360 STATE ROUTE 89, SENECA FALLS, NY 13148</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002A3ED7" w:rsidRPr="00450CF1">
+    <w:sectPr w:rsidR="002A3ED7" w:rsidRPr="002B1840">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00811DB6"/>
     <w:rsid w:val="002A3ED7"/>
+    <w:rsid w:val="002B1840"/>
     <w:rsid w:val="00343793"/>
     <w:rsid w:val="003B7977"/>
     <w:rsid w:val="003E41CB"/>
     <w:rsid w:val="00450CF1"/>
     <w:rsid w:val="004812E1"/>
     <w:rsid w:val="00565FC1"/>
     <w:rsid w:val="00782998"/>
+    <w:rsid w:val="007927C4"/>
     <w:rsid w:val="00811DB6"/>
     <w:rsid w:val="00857F75"/>
     <w:rsid w:val="00A1024C"/>
     <w:rsid w:val="00AA297C"/>
     <w:rsid w:val="00B374DA"/>
     <w:rsid w:val="00BA404D"/>
     <w:rsid w:val="00C51510"/>
     <w:rsid w:val="00E37527"/>
     <w:rsid w:val="00E8495B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="373D7569"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F8E957F-D67C-4AFF-A63A-D1C942209D4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1925,51 +1942,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00811DB6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2226,68 +2243,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>310</Words>
-  <Characters>1767</Characters>
+  <Characters>1771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NYCC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2073</CharactersWithSpaces>
+  <CharactersWithSpaces>2077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McCrea, Kimberly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>