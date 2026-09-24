--- v0 (2026-04-27)
+++ v1 (2026-09-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="319468A0" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00653E77" w:rsidP="00DF0A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quick Reference Guide – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DF0A23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Naznet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00927691" w:rsidRPr="00927691">
         <w:rPr>
@@ -88,70 +88,54 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Budget Summary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EAF5AE" w14:textId="77777777" w:rsidR="00DF0A23" w:rsidRDefault="00DF0A23" w:rsidP="00DF0A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0A23">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IMPORTANT CONSIDERATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DFC477" w14:textId="77777777" w:rsidR="00DF0A23" w:rsidRPr="00DF0A23" w:rsidRDefault="00DF0A23" w:rsidP="00DF0A23">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="50DFC477" w14:textId="65709067" w:rsidR="00DF0A23" w:rsidRPr="00DF0A23" w:rsidRDefault="00DF0A23" w:rsidP="00E93899">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3380E22C" w14:textId="77777777" w:rsidR="00831E49" w:rsidRDefault="00DF0A23" w:rsidP="00DF0A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The new </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Naznet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Self-Service Finance Query </w:t>
       </w:r>
       <w:r w:rsidR="00831E49">
         <w:t>allows you to:</w:t>
       </w:r>
     </w:p>
@@ -379,120 +363,115 @@
       <w:r>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidR="00CF324C">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>Finance Query</w:t>
       </w:r>
       <w:r w:rsidR="00CF324C">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00794117" w14:textId="77777777" w:rsidR="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006826CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOTE:  Once you set a </w:t>
+        <w:t xml:space="preserve"> NOTE</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006826CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>default criteria</w:t>
+        <w:t>:  Once</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006826CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> it will be executed automatically when you come to this </w:t>
+        <w:t xml:space="preserve"> you set a default criteria it will be executed automatically when you come to this </w:t>
       </w:r>
       <w:r w:rsidR="00CF324C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>screen</w:t>
       </w:r>
       <w:r w:rsidRPr="006826CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C2D124" w14:textId="77777777" w:rsidR="006826CF" w:rsidRPr="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
+    <w:p w14:paraId="46C2D124" w14:textId="203C2BDE" w:rsidR="006826CF" w:rsidRPr="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Click “Got it”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADE3E5A" w14:textId="77777777" w:rsidR="006826CF" w:rsidRPr="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
+    <w:p w14:paraId="3ADE3E5A" w14:textId="116B2CE0" w:rsidR="006826CF" w:rsidRPr="006826CF" w:rsidRDefault="00E93899" w:rsidP="006826CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45287B56" wp14:editId="3D106B2F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45287B56" wp14:editId="59CFFB51">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>342900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-2540</wp:posOffset>
+              <wp:posOffset>68580</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5943600" cy="1177290"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21320"/>
                 <wp:lineTo x="21531" y="21320"/>
                 <wp:lineTo x="21531" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -505,50 +484,55 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1177290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0AD3B1" w14:textId="654489E6" w:rsidR="00F04C70" w:rsidRDefault="00F04C70" w:rsidP="006826CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="696814B3" w14:textId="77777777" w:rsidR="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58EF0A57" w14:textId="77777777" w:rsidR="006826CF" w:rsidRDefault="006826CF" w:rsidP="006826CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656C9A59" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00927691" w:rsidP="005506F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="126A3402" w14:textId="77777777" w:rsidR="005506F6" w:rsidRDefault="005506F6" w:rsidP="005506F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F59E4E1" w14:textId="77777777" w:rsidR="005506F6" w:rsidRDefault="005506F6" w:rsidP="005506F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -949,51 +933,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>If you will need to pull up this same group of account numbers again c</w:t>
       </w:r>
       <w:r w:rsidR="00927691">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ick “Save Criteria” if not skip to Step 8.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093F650D" w14:textId="77777777" w:rsidR="006A377C" w:rsidRDefault="00185F87" w:rsidP="006826CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B6A4D91" wp14:editId="182EA472">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B6A4D91" wp14:editId="7C435099">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4646930</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>73025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1494790" cy="1058545"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21380"/>
                 <wp:lineTo x="21196" y="21380"/>
                 <wp:lineTo x="21196" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1859,337 +1843,289 @@
       <w:r>
         <w:t xml:space="preserve">After you have </w:t>
       </w:r>
       <w:r w:rsidR="007946F7">
         <w:t>“A</w:t>
       </w:r>
       <w:r>
         <w:t>pplied Filter</w:t>
       </w:r>
       <w:r w:rsidR="007946F7">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00133BFC">
         <w:t>viewed your selected accounts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, you can </w:t>
       </w:r>
       <w:r w:rsidR="00133BFC">
         <w:t>select a different fiscal year to view for the same set of accounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74847F83" w14:textId="77777777" w:rsidR="005E45A3" w:rsidRDefault="005E45A3" w:rsidP="005E45A3">
+    <w:p w14:paraId="74847F83" w14:textId="4F32DC5F" w:rsidR="005E45A3" w:rsidRDefault="005E45A3" w:rsidP="005E45A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Click on the dropdown menu next to FY2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A1CA9BF" w14:textId="77777777" w:rsidR="005E45A3" w:rsidRDefault="005E45A3" w:rsidP="005E45A3">
+        <w:t>Click on the dropdown menu next to FY202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93899">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1CA9BF" w14:textId="577934E9" w:rsidR="005E45A3" w:rsidRDefault="005E45A3" w:rsidP="005E45A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Select the fiscal year that you want to view (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>: FY2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58A8CE7D" w14:textId="77777777" w:rsidR="00133BFC" w:rsidRDefault="00133BFC" w:rsidP="00133BFC">
+        <w:t>: FY202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93899">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A8CE7D" w14:textId="13FD8F7E" w:rsidR="00133BFC" w:rsidRDefault="00F075D2" w:rsidP="00133BFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>Note the start and end dates for the fiscal year will update automatically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0683E6" w14:textId="7C825E01" w:rsidR="00133BFC" w:rsidRDefault="00E93899" w:rsidP="00133BFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93899">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32CE23DE" wp14:editId="2942DB55">
-[...18 lines deleted...]
-            <wp:docPr id="8" name="Picture 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305D4141" wp14:editId="049D1BE1">
+            <wp:extent cx="3825572" cy="693480"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="1151009316" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="1151009316" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4152900" cy="679450"/>
+                      <a:ext cx="3825572" cy="693480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F075D2">
-[...45 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w14:paraId="566D6659" w14:textId="77777777" w:rsidR="00133BFC" w:rsidRDefault="00133BFC" w:rsidP="00E93899">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DFC3B79" w14:textId="77777777" w:rsidR="006B2766" w:rsidRDefault="005E45A3" w:rsidP="007946F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The filters </w:t>
       </w:r>
       <w:r w:rsidR="002D3C11">
         <w:t>will update and the next fiscal year results will be displayed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10827451" w14:textId="77777777" w:rsidR="002D3C11" w:rsidRPr="00BA1941" w:rsidRDefault="002D3C11" w:rsidP="005E45A3">
+    <w:p w14:paraId="10827451" w14:textId="51875A66" w:rsidR="002D3C11" w:rsidRPr="00BA1941" w:rsidRDefault="002D3C11" w:rsidP="005E45A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D3C11" w:rsidRPr="00BA1941" w:rsidSect="002C244C">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C21C86F" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77" w:rsidP="00653E77">
+    <w:p w14:paraId="0EE724A9" w14:textId="77777777" w:rsidR="00DB5731" w:rsidRDefault="00DB5731" w:rsidP="00653E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E93F3A9" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77" w:rsidP="00653E77">
+    <w:p w14:paraId="547B5174" w14:textId="77777777" w:rsidR="00DB5731" w:rsidRDefault="00DB5731" w:rsidP="00653E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2146311560"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="195EB0DA" w14:textId="77777777" w:rsidR="002C244C" w:rsidRDefault="002C244C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -2198,141 +2134,140 @@
         </w:r>
         <w:r w:rsidR="00780403">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="60B365E6" w14:textId="77777777" w:rsidR="002C244C" w:rsidRDefault="002C244C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04E52400" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77" w:rsidP="00653E77">
+    <w:p w14:paraId="48FCA292" w14:textId="77777777" w:rsidR="00DB5731" w:rsidRDefault="00DB5731" w:rsidP="00653E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8C7EDC" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77" w:rsidP="00653E77">
+    <w:p w14:paraId="4C2FA680" w14:textId="77777777" w:rsidR="00DB5731" w:rsidRDefault="00DB5731" w:rsidP="00653E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E9A17DF" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355143D1" wp14:editId="09A38983">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355143D1" wp14:editId="753B3A95">
+          <wp:extent cx="1122710" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="6" name="Picture 6"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1481455" cy="457200"/>
+                    <a:ext cx="1122710" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="48928075" w14:textId="77777777" w:rsidR="00653E77" w:rsidRDefault="00653E77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B858A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D702F220"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3818,148 +3753,152 @@
   <w:num w:numId="9" w16cid:durableId="948010349">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="322781782">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1731539025">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1720667972">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1048603251">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2105110151">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1909806903">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00927691"/>
     <w:rsid w:val="000A62BE"/>
+    <w:rsid w:val="000B4352"/>
     <w:rsid w:val="00133BFC"/>
     <w:rsid w:val="00185F87"/>
     <w:rsid w:val="001B034C"/>
     <w:rsid w:val="00290FF0"/>
     <w:rsid w:val="002C244C"/>
     <w:rsid w:val="002D3C11"/>
     <w:rsid w:val="00390C31"/>
     <w:rsid w:val="004067E3"/>
     <w:rsid w:val="004E0D81"/>
     <w:rsid w:val="005506F6"/>
     <w:rsid w:val="005627FC"/>
     <w:rsid w:val="005E45A3"/>
     <w:rsid w:val="00653E77"/>
     <w:rsid w:val="006826CF"/>
     <w:rsid w:val="006A377C"/>
     <w:rsid w:val="006B2766"/>
     <w:rsid w:val="00780403"/>
     <w:rsid w:val="007946F7"/>
     <w:rsid w:val="007D7E86"/>
     <w:rsid w:val="00831E49"/>
     <w:rsid w:val="008B2B51"/>
     <w:rsid w:val="008C6317"/>
     <w:rsid w:val="008E1473"/>
     <w:rsid w:val="0090489A"/>
     <w:rsid w:val="00927691"/>
     <w:rsid w:val="00956AE2"/>
     <w:rsid w:val="009D4DFA"/>
     <w:rsid w:val="00AF2356"/>
     <w:rsid w:val="00B65054"/>
     <w:rsid w:val="00BA1941"/>
     <w:rsid w:val="00C57C0A"/>
     <w:rsid w:val="00CF324C"/>
     <w:rsid w:val="00DA1697"/>
+    <w:rsid w:val="00DB5731"/>
     <w:rsid w:val="00DF0A23"/>
     <w:rsid w:val="00E4419A"/>
     <w:rsid w:val="00E66B3E"/>
     <w:rsid w:val="00E8226E"/>
+    <w:rsid w:val="00E93899"/>
     <w:rsid w:val="00F04C70"/>
     <w:rsid w:val="00F075D2"/>
+    <w:rsid w:val="00F9536D"/>
     <w:rsid w:val="00FE380B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="76EF7A09"/>
   <w15:docId w15:val="{93C7B94C-69D3-4A92-9DB9-85CFD0646E23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4086,51 +4025,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4429,51 +4368,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653E77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00653E77"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4733,65 +4672,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>450</Words>
-  <Characters>2569</Characters>
+  <Words>441</Words>
+  <Characters>2514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nazareth College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3013</CharactersWithSpaces>
+  <CharactersWithSpaces>2950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kristen Green</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>